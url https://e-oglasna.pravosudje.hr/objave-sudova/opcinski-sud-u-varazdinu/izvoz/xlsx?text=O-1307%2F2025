--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>O-1307/2025</t>
   </si>
   <si>
-    <t>Dopis od 04.11.2025.; Žalba od 21.10.2025.; Prilog od: 21.10.2025.; Rješenje od 29.09.2025.</t>
+    <t>Podnesak od 28.04.2026.</t>
   </si>
   <si>
     <t>Arman Habek 37585117688</t>
   </si>
   <si>
-    <t>24.04.2026. 12:57:11</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/585eec8e-e0a8-4e58-9b21-eb3439b1f5c2/dokumenti/preuzimanje</t>
+    <t>29.07.2026. 09:06:36</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5e3f829-7257-487c-8612-724847b88e2c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5e3f829-7257-487c-8612-724847b88e2c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=O&amp;predmet=1307&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>