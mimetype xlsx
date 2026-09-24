--- v0 (2026-05-31)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovr-1262/2025</t>
   </si>
   <si>
-    <t>Rješenje od 18.02.2026.; Podnesak od 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.</t>
+    <t>Rješenje od 16.07.2026.; Žalba od 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.; Prilog od: 09.03.2026.</t>
   </si>
   <si>
     <t>Saša Vugrinec 74428647746</t>
   </si>
   <si>
-    <t>29.05.2026. 11:30:16</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e753d009-0491-49d0-943f-7e5e68ec7728/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 09:52:08</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91bfa08-73a9-40b8-9d15-4eb87b27f0c8</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog Ovr-1262_2025-4-1 - Gž Ovr 223-2024.pdf; Prilog Ovr-1262_2025-4-2 - VSRH Rev 74-2023.pdf; Prilog Ovr-1262_2025-4-3 - VSRH Rev 633-2023.pdf; Prilog Ovr-1262_2025-4-4 - VSRH Rev 229-2023.pdf; Prilog Ovr-1262_2025-4-5 - IZVOD-~1.pdf; Prilog Ovr-1262_2025-4-6 - Gž Ovr 1815-2023.pdf; Prilog Ovr-1262_2025-4-7 - Rješenje o deponiranju i punomoć.pdf; Prilog Ovr-1262_2025-4-8 - ODLUKA~2.pdf; Prilog Ovr-1262_2025-4-9 - VSRH2023RevB78A2 (v1).pdf; Prilog Ovr-1262_2025-4-10 - RJEENJ~2.pdf; Prilog Ovr-1262_2025-4-11 - ODLUKA~1.pdf; Prilog Ovr-1262_2025-4-12 - ODLUKA~3.pdf; Prilog Ovr-1262_2025-4-13 - Prilog uz pristojbu.pdf; Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f91bfa08-73a9-40b8-9d15-4eb87b27f0c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Ovr&amp;predmet=1262&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>