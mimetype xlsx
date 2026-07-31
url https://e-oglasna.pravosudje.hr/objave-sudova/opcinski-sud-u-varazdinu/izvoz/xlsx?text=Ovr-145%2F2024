--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovr-145/2024</t>
   </si>
   <si>
-    <t>Zaključak od 04.05.2026.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d98f4a81-ee92-4dcd-9bb4-0735dcaedd58</t>
+    <t>Zaključak od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:25:40</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6278a2f7-db11-4e1f-8efd-98632c34dbea</t>
   </si>
   <si>
     <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d98f4a81-ee92-4dcd-9bb4-0735dcaedd58/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6278a2f7-db11-4e1f-8efd-98632c34dbea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Ovr&amp;predmet=145&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>