--- v1 (2026-07-31)
+++ v2 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovr-145/2024</t>
   </si>
   <si>
-    <t>Zaključak od 06.07.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6278a2f7-db11-4e1f-8efd-98632c34dbea/dokumenti/preuzimanje</t>
+    <t>Rješenje od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>24.09.2026. 08:47:55</t>
+  </si>
+  <si>
+    <t>27.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e199f6e-87ff-483b-9d92-55e1e34377d0</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e199f6e-87ff-483b-9d92-55e1e34377d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Ovr&amp;predmet=145&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>