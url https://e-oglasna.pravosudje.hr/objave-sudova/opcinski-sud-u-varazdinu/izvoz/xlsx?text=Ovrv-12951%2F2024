--- v0 (2026-07-31)
+++ v1 (2026-10-25)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovrv-12951/2024</t>
   </si>
   <si>
     <t>Rješenje od 22.04.2026.</t>
   </si>
   <si>
     <t>Stjepan Ivanušec 72770621648</t>
   </si>
   <si>
-    <t>28.07.2026. 08:58:41</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/38aeaae8-6853-466f-a241-947df6353a2e</t>
+    <t>23.10.2026. 15:16:35</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e420f8e-94db-4922-8427-ae56eac3cf7e</t>
   </si>
   <si>
     <t>Rješenje - nastavak postupka.pdf O373O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/38aeaae8-6853-466f-a241-947df6353a2e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e420f8e-94db-4922-8427-ae56eac3cf7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Ovrv&amp;predmet=12951&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>