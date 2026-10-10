--- v0 (2026-05-31)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovrv-2554/2026</t>
   </si>
   <si>
-    <t>Rješenje - o ovrsi</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b7e9d74b-85bb-45b8-914a-5ef0d2ef0e8b/dokumenti/preuzimanje</t>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>ZAGORSKY jednostavno društvo s ograničenom odgovornošću za pružanje usluga 23885380503</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:31:33</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdca158-748d-4fdb-81e7-479a4577b422</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cdca158-748d-4fdb-81e7-479a4577b422/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Ovrv&amp;predmet=2554&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>