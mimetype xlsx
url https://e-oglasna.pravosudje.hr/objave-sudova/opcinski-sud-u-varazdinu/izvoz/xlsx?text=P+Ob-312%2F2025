--- v0 (2026-05-05)
+++ v1 (2026-09-24)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>P Ob-312/2025</t>
   </si>
   <si>
-    <t>Anonimizirane odluke: Poziv-ročište 14.05.
-2026. (s napom. saslušanja) i tužba</t>
+    <t>Anonimizirana odluka - Poziv s napomenom 
+saslušanja za ročište 20.10.2026.</t>
   </si>
   <si>
     <t>Damir Branibor 87553391266</t>
   </si>
   <si>
-    <t>27.04.2026. 09:30:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a72d0d1e-3c4e-40d6-a59e-6c41eafba0e1/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 13:47:40</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2b90b6f-234e-47a0-8a47-2f671b1ace96</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2b90b6f-234e-47a0-8a47-2f671b1ace96/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=P Ob&amp;predmet=312&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>