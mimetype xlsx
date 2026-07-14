--- v0 (2026-05-02)
+++ v1 (2026-07-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>P Ob-57/2024</t>
   </si>
   <si>
-    <t>Anonimizirana odluka od 24.04.2026. - Presuda i rješenje od 25. rujna 2025.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ce0e114a-988c-4a58-848f-2f53579a71d2</t>
+    <t>Anonimizirana odluka od 13.07.2026.- Rješenje-trošak vještačenja od 5. rujna 2025.</t>
+  </si>
+  <si>
+    <t>Violeta Peharda 33164531763</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:32:16</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbebf938-c40f-4376-a60a-665500c62ef8</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.pdf O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ce0e114a-988c-4a58-848f-2f53579a71d2/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbebf938-c40f-4376-a60a-665500c62ef8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=P Ob&amp;predmet=57&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>