--- v0 (2026-07-31)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Pp-1515/2025</t>
   </si>
   <si>
-    <t>39 Poziv - Sudska radnja 01.09.2026.</t>
+    <t>Poziv - Sudska radnja 19.10.2026.</t>
   </si>
   <si>
     <t>Sanja Brežni 51551472916</t>
   </si>
   <si>
-    <t>27.07.2026. 10:33:36</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7d258b02-0933-4585-a1ec-89154f9f2795/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 15:06:54</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7faa96e6-df52-458f-b52d-185b19bfdde5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7faa96e6-df52-458f-b52d-185b19bfdde5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Pp&amp;predmet=1515&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>