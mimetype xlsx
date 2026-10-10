--- v0 (2026-07-31)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Pp-1998/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 16.09.2026.</t>
+    <t>39 Poziv - Ročište 11.11.2026.</t>
   </si>
   <si>
     <t>DRUSSI jednostavno društvo s ograničenom odgovornošću za trgovinu i usluge 20117500919</t>
   </si>
   <si>
-    <t>28.07.2026. 08:05:57</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2b5a60e3-9da0-4fcd-b7e9-68122debd224/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 14:13:07</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d76e6a7-ab46-41d6-b231-cd9a00317fff</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d76e6a7-ab46-41d6-b231-cd9a00317fff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Pp&amp;predmet=1998&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>