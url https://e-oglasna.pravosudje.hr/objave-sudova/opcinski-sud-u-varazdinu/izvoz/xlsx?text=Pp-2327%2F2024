--- v0 (2026-07-31)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Pp-2327/2024</t>
   </si>
   <si>
-    <t>39 Poziv - Ročište 06.10.2026.</t>
+    <t>Poziv - Ročište 12.11.2026.</t>
   </si>
   <si>
     <t>Slaven Pilipović 17590917697</t>
   </si>
   <si>
-    <t>27.07.2026. 12:43:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c12537b6-3154-4315-abe5-f95f090ab6f4/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 08:51:44</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdec6bb-ce8b-4e26-8ca3-e9e52960b004</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdec6bb-ce8b-4e26-8ca3-e9e52960b004/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Pp&amp;predmet=2327&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>