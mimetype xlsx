--- v0 (2026-05-03)
+++ v1 (2026-09-28)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-237/2026</t>
   </si>
   <si>
-    <t>Oglas od 21.04.2026.</t>
+    <t>Zaključak od 28.09.2026.; Dopis od 01.09.2026.; Žalba od 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.</t>
   </si>
   <si>
     <t>Andrea Benčić</t>
   </si>
   <si>
     <t>Koprivnička Ulica 19a, 42000 Varaždin, Hrvatska</t>
   </si>
   <si>
     <t>89747266318</t>
   </si>
   <si>
-    <t>Andrea Benčić 89747266318; Vjrovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/35a3c4a0-7e69-44b1-b0a9-0661750505ed/dokumenti/preuzimanje</t>
+    <t>Andrea Benčić 89747266318</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:23:37</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faeaa2e1-c4de-417b-9f40-182476db0b62</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog Sp-237_2026-7-1 - Punomoc odvjentiku Andrea Benčić.pdf; Prilog Sp-237_2026-7-2 - ZAHTJEV BENCIC.pdf; Prilog Sp-237_2026-7-3 - Nerazumna obveza br 1.pdf; Prilog Sp-237_2026-7-4 - Nerazumna obveza br 2.pdf; Prilog Sp-237_2026-7-5 - BENCIC E RADNA.pdf; Prilog Sp-237_2026-7-6 - Jedinstveni izvadak gradana (1).pdf; Prilog Sp-237_2026-7-7 - Jedinstveni izvadak gradana (2).pdf; Prilog Sp-237_2026-7-8 - bencic ugovor.pdf; Prilog Sp-237_2026-7-9 - Jedinstveni izvadak gradana.pdf; Prilog Sp-237_2026-7-10 - Jedinstveni izvadak gradana (3).pdf; Prilog Sp-237_2026-7-11 - Potrošač je nepošten jer je propustio dostaviti imovinu - dionice.pdf; Prilog Sp-237_2026-7-12 - Kupio nedavno auto - nepošten.pdf; Prilog Sp-237_2026-7-13 - Nije dostavio imovinu.pdf; Prilog Sp-237_2026-7-14 - Praksa - nepošten potrošač.pdf; Prilog Sp-237_2026-7-15 - Sud dužan utvrditi vrijednost pokretnina - REV.pdf; Prilog Sp-237_2026-7-16 - Nepošten potrošač - EAM.pdf; Prilog Sp-237_2026-7-17 - ŽS - sud mora stvarno utvrditi imovinu, i obrazložiti navodne 3 godine blokade.pdf; Prilog Sp-237_2026-7-18 - Nije dostavio imovinu - nepošten, unatoč presumpciji.pdf; Dopis - dostava žalbe na odgovor.pdf O15O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faeaa2e1-c4de-417b-9f40-182476db0b62/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Sp&amp;predmet=237&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>