--- v0 (2026-06-04)
+++ v1 (2026-10-06)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-298/2026</t>
   </si>
   <si>
-    <t>Oglas od 02.06.2026.</t>
+    <t>Rješenje od 05.10.2026.</t>
   </si>
   <si>
     <t>Damir Ignac</t>
   </si>
   <si>
     <t>Ulica Braće Radića 4, 42000 Varaždin, Hrvatska</t>
   </si>
   <si>
     <t>28356543988</t>
   </si>
   <si>
-    <t>Damir Ignac 28356543988; Vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cea6d242-fc21-4880-a693-74cb422fb432/dokumenti/preuzimanje</t>
+    <t>Damir Ignac 28356543988; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:46:45</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb9c4925-c2f5-45b0-b2a7-84a20e29487a</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb9c4925-c2f5-45b0-b2a7-84a20e29487a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Sp&amp;predmet=298&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>