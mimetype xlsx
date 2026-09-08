--- v0 (2026-07-02)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-308/2026</t>
   </si>
   <si>
-    <t>Oglas od 01.07.2026.</t>
+    <t>Rješenje od 04.09.2026.</t>
   </si>
   <si>
     <t>Svetlana Oršuš</t>
   </si>
   <si>
     <t>Ulica Petra Kalanjoša 57, 42208 Gornje Vratno, Hrvatska</t>
   </si>
   <si>
     <t>80122195686</t>
   </si>
   <si>
-    <t>Potrošač i svi vjerovnici; Svetlana Oršuš 80122195686</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/20a32c68-4cd1-4b2f-bcfb-630fabe74e98/dokumenti/preuzimanje</t>
+    <t>Svetlana Oršuš 80122195686; potrošač Svetlana Oršuš i svi vjerovnici / ULOGA: dužnik i vjerovnici</t>
+  </si>
+  <si>
+    <t>04.09.2026. 17:18:21</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84245ebd-7a0b-4cfb-843a-be5b31466b77</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84245ebd-7a0b-4cfb-843a-be5b31466b77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Sp&amp;predmet=308&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>