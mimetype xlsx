--- v0 (2026-07-22)
+++ v1 (2026-10-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-351/2026</t>
   </si>
   <si>
-    <t>Oglas od 22.07.2026.</t>
+    <t>Zaključak od 07.10.2026.</t>
   </si>
   <si>
     <t>Ivan Oršoš</t>
   </si>
   <si>
     <t>Donje Vratno - Dio 49, 42206 Donje Vratno, Hrvatska</t>
   </si>
   <si>
     <t>98624586497</t>
   </si>
   <si>
-    <t>Ivan Oršoš 98624586497; Vjerovnici potrošača</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/86f83717-715e-485b-bf0f-5f87e1954347/dokumenti/preuzimanje</t>
+    <t>Ivan Oršoš 98624586497; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:20:32</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1c73d8-5e27-4574-891e-a1b7c4c8e927</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1c73d8-5e27-4574-891e-a1b7c4c8e927/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Sp&amp;predmet=351&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>