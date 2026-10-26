--- v0 (2026-06-01)
+++ v1 (2026-10-26)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 28.04.2026.</t>
   </si>
   <si>
     <t>Franjo Dodlek</t>
   </si>
   <si>
     <t>Kolarova ulica 18, 42231 Veliki Bukovec, Hrvatska</t>
   </si>
   <si>
     <t>55226306205</t>
   </si>
   <si>
-    <t>E-oglasna ploča suda; Franjo Dodlek 55226306205</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c647f89e-8ca2-4964-a782-7a8f8702139c</t>
+    <t>Franjo Dodlek 55226306205</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:41:46</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc12176-9726-49d2-b7da-f490adc52009</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c647f89e-8ca2-4964-a782-7a8f8702139c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc12176-9726-49d2-b7da-f490adc52009/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Sp&amp;predmet=749&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>