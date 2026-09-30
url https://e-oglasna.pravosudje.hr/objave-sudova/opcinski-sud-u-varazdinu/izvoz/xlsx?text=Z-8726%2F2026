--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Varaždinu</t>
   </si>
   <si>
     <t>Z-8726/2026</t>
   </si>
   <si>
-    <t>Rješenje i oglas</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/61b2412a-305b-492b-bc85-6e7ee8784927/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-8726/2026</t>
+  </si>
+  <si>
+    <t>Hlebec Ivan; Sopić Stanislav</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:01:07</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991ab6b0-93b5-4c14-84f8-be3d8b93e405</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991ab6b0-93b5-4c14-84f8-be3d8b93e405/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=Z&amp;predmet=8726&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>