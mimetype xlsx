--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Prva javna dražba-prodaja nekretine, predlagatelja HPB d.d. i protivnika Sanje Čolak, OU-255/25-nekretnine k.o. Križ, kč.br. 52/2</t>
+    <t>Druga javna dražba-prodaja nekretine, predlagatelja HPB d.d. i protivnika Sanje Čolak, OU-255/25-nekretnine k.o. Križ, kč.br. 52/2</t>
   </si>
   <si>
     <t>HPB d.d. 87939104217; SANJA ČOLAK 77707900590</t>
   </si>
   <si>
-    <t>19.05.2026. 08:25:15</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0843ca5d-2a5d-42df-b0ba-b04b64151fa2/dokumenti/preuzimanje</t>
+    <t>28.07.2026. 10:27:04</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710d901e-aebb-4570-a9a7-052bfe2c8a09</t>
+  </si>
+  <si>
+    <t>javna dražba-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710d901e-aebb-4570-a9a7-052bfe2c8a09/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">