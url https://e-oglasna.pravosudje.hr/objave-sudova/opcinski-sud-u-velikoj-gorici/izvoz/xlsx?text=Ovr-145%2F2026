--- v0 (2026-06-04)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Ovr-145/2026</t>
   </si>
   <si>
-    <t>Rješenje od 23.02.2026.; Prijedlog od 19.02.2026.; Prilog od: 19.02.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d9bd963-10e2-47df-900b-81546ac9c168/dokumenti/preuzimanje</t>
+    <t>Zaključak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Đuro Vladika 42261238070</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:45:20</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2bed225-dd8d-40ca-8658-a4cc56802aa1</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2bed225-dd8d-40ca-8658-a4cc56802aa1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Ovr&amp;predmet=145&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>