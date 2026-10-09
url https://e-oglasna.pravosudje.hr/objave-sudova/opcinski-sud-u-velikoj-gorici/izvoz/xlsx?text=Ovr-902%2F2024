--- v0 (2026-06-04)
+++ v1 (2026-10-09)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Ovr-902/2024</t>
   </si>
   <si>
-    <t>Zaključak od 07.05.2026.</t>
+    <t>Dopis od 01.09.2026.; Podnesak od 31.08.2026.; Podnesak od 23.07.2026.</t>
   </si>
   <si>
     <t>Nedeljko Lučić 94144024901</t>
   </si>
   <si>
-    <t>26.05.2026. 09:43:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/836f72ab-55a9-43cd-b625-c924b98088a0/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 09:56:21</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2558e89d-9c04-4f56-be43-018fc3f37b9f</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P; Nalaz i mišljenje vještaka.pdf P35P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2558e89d-9c04-4f56-be43-018fc3f37b9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Ovr&amp;predmet=902&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>