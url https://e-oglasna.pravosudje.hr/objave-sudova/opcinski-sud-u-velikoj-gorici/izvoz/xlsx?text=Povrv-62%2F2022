--- v0 (2026-04-29)
+++ v1 (2026-07-13)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Povrv-62/2022</t>
   </si>
   <si>
-    <t>Rješenje od 21.09.2023.</t>
+    <t>Rješenje od 15.05.2026.</t>
   </si>
   <si>
     <t>Đuro Vladika 42261238070</t>
   </si>
   <si>
-    <t>23.04.2026. 12:15:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ac5f8279-3585-437d-a57a-79405347c25d/dokumenti/preuzimanje</t>
+    <t>10.07.2026. 12:55:10</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7a92d3-eded-4329-921a-4917f6545d76</t>
+  </si>
+  <si>
+    <t>Rješenje - o prigovoru na pristojbu.pdf O1000000105O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df7a92d3-eded-4329-921a-4917f6545d76/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Povrv&amp;predmet=62&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>