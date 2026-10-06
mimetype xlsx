--- v0 (2026-07-23)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Pp Ikp-153/2024</t>
   </si>
   <si>
-    <t>Rješenje od 28.05.2026.</t>
+    <t>Odluka od 06.08.2026.</t>
   </si>
   <si>
     <t>Marko Frlan 87915385038</t>
   </si>
   <si>
-    <t>20.07.2026. 10:24:02</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/13a5bf14-af48-4c2c-935c-f094ae8fde0d/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 12:24:43</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6d4cfa6-5a5f-4fd0-bce5-0ee7241f976b</t>
+  </si>
+  <si>
+    <t>Poziv osuđeniku.pdf O1562O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6d4cfa6-5a5f-4fd0-bce5-0ee7241f976b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Pp Ikp&amp;predmet=153&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>