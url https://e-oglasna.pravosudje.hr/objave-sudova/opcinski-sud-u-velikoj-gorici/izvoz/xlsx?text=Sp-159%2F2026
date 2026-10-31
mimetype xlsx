--- v0 (2026-07-14)
+++ v1 (2026-10-31)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Sp-159/2026</t>
   </si>
   <si>
     <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
     <t>Andrea Hudurović</t>
   </si>
   <si>
     <t>Lazina Čička 32, 10415 Lazina Čička, Hrvatska</t>
   </si>
   <si>
     <t>80065328951</t>
   </si>
   <si>
-    <t>Andrea Hudurović 80065328951; SVIM SUDIONICIMA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f8b5b9e5-48c6-4a98-a609-7f1fb899bf14</t>
+    <t>Andrea Hudurović 80065328951</t>
+  </si>
+  <si>
+    <t>29.10.2026. 10:23:32</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e066770-0fe0-4768-b9e1-68161dc82581</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f8b5b9e5-48c6-4a98-a609-7f1fb899bf14/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e066770-0fe0-4768-b9e1-68161dc82581/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>