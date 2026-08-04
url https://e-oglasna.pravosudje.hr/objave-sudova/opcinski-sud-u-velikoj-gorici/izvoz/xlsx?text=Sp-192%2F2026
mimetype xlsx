--- v0 (2026-05-18)
+++ v1 (2026-08-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Sp-192/2026</t>
   </si>
   <si>
-    <t>Oglas od 15.05.2026.</t>
+    <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
     <t>Mario Tomiša</t>
   </si>
   <si>
     <t>Brinjska Ulica 18, 10410 Velika Gorica, Hrvatska</t>
   </si>
   <si>
     <t>54389872947</t>
   </si>
   <si>
-    <t>Mario Tomiša 54389872947; SVI VJEROVNICI / ULOGA: VJEROVNIK</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d6b22b03-c5e9-47e7-8eca-884dca0b5b9e/dokumenti/preuzimanje</t>
+    <t>Mario Tomiša 54389872947; SVI SUDIONICI / ULOGA: SVI</t>
+  </si>
+  <si>
+    <t>27.07.2026. 15:05:13</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e91e630a-a931-41ee-838f-234000f5612a</t>
+  </si>
+  <si>
+    <t>Rješenje o uskrati oslobođenja od preostalih obveza.pdf O1000000130O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e91e630a-a931-41ee-838f-234000f5612a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>