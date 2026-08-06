--- v0 (2026-06-04)
+++ v1 (2026-08-06)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Sp-204/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.05.2026.</t>
+    <t>Rješenje od 06.08.2026.</t>
   </si>
   <si>
     <t>Dražen Prelog</t>
   </si>
   <si>
     <t>Dubranec 103, 10418 Dubranec, Hrvatska</t>
   </si>
   <si>
     <t>72604415456</t>
   </si>
   <si>
-    <t>Dražen Prelog 72604415456; SVI VJEROVNICI / ULOGA: VJEROVNIK</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7c4fc4e0-3e29-4d00-896f-52a05569d681/dokumenti/preuzimanje</t>
+    <t>Dražen Prelog 72604415456; SVI SUDIONICI / ULOGA: SVI</t>
+  </si>
+  <si>
+    <t>06.08.2026. 14:24:02</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e8d88b-6a9d-43d0-b974-3af7f64185bb</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42e8d88b-6a9d-43d0-b974-3af7f64185bb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>