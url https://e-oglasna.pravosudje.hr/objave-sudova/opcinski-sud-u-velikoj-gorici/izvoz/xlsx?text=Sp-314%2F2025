--- v0 (2026-05-18)
+++ v1 (2026-09-24)
@@ -59,105 +59,105 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Velikoj Gorici</t>
   </si>
   <si>
     <t>Sp-314/2025</t>
   </si>
   <si>
-    <t>Oglas od 15.05.2026.</t>
+    <t>Rješenje od 09.09.2026.</t>
   </si>
   <si>
     <t>Robert Krsnik</t>
   </si>
   <si>
     <t>Lilska Ulica 6, 10310 Zelina Breška, Hrvatska</t>
   </si>
   <si>
     <t>54374436850</t>
   </si>
   <si>
-    <t>Robert Krsnik 54374436850; e-oglasna ploča suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2a9b9b87-a670-4140-9a18-95f1fb42a8e2/dokumenti/preuzimanje</t>
+    <t>Ministarstvo financija 18683136487; Robert Krsnik 54374436850</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:39:57</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4906b2bb-762a-41a1-aea4-907aadce628b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4906b2bb-762a-41a1-aea4-907aadce628b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5028&amp;upisnik=Sp&amp;predmet=314&amp;godina=2025</t>
   </si>
   <si>
+    <t>Financijska agencija (FINA) 85821130368; Robert Krsnik 54374436850</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:39:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb635858-ba4d-47d2-a3c6-01fd9a195e65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb635858-ba4d-47d2-a3c6-01fd9a195e65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Robert Krsnik 54374436850</t>
   </si>
   <si>
-    <t>15.05.2026. 13:35:45</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a27992a8-b39a-429a-a496-c1107abf4e34/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 13:39:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450a9838-d9fb-4f49-a84b-2f1e2a770ade</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450a9838-d9fb-4f49-a84b-2f1e2a770ade/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">