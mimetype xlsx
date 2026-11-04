--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Ovr-448/2026</t>
   </si>
   <si>
-    <t>Rješenje od 07.04.2026.; Prijedlog od 03.04.2026.; Prilog od: 03.04.2026.; Prilog od: 03.04.2026.</t>
+    <t>Rješenje od 14.09.2026.</t>
   </si>
   <si>
     <t>Zdravko Vuković 75822939723</t>
   </si>
   <si>
-    <t>25.05.2026. 09:20:52</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/194697fb-cbed-4f2a-a0dd-df32540a1d29/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 09:04:48</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a3ed443-dd87-4511-83fe-1c6c3e133b56</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a3ed443-dd87-4511-83fe-1c6c3e133b56/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Ovr&amp;predmet=448&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>