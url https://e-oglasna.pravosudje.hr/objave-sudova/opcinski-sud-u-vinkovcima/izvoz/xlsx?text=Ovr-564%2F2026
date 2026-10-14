--- v0 (2026-07-26)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Ovr-564/2026</t>
   </si>
   <si>
-    <t>Rješenje od 04.05.2026.; Prijedlog od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
+    <t>Rješenje od 10.08.2026.; Podnesak od 07.08.2026.</t>
   </si>
   <si>
     <t>Mirjana Kojundžija 79562154502</t>
   </si>
   <si>
-    <t>20.07.2026. 14:50:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8ef11be4-4667-4c18-bcd2-467a1953d955/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 09:10:48</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc1dcfd3-d8e0-46ee-9cee-d8bb3f63fcd7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc1dcfd3-d8e0-46ee-9cee-d8bb3f63fcd7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Ovr&amp;predmet=564&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>