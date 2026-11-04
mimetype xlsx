--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>P-207/2025</t>
   </si>
   <si>
-    <t>Rješenje od 17.02.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1bcc47ec-9b25-4d74-a9ac-a82f7bd95010/dokumenti/preuzimanje</t>
+    <t>Drugostupanjska odluka od 10. 06.2026 Gž-809/2026-2</t>
+  </si>
+  <si>
+    <t>Stjepan Pekar 07475887885</t>
+  </si>
+  <si>
+    <t>03.11.2026. 11:11:17</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebbaaa57-a745-4305-a4d7-f1bdcdb2b5ff</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebbaaa57-a745-4305-a4d7-f1bdcdb2b5ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=P&amp;predmet=207&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>