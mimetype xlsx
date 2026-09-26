--- v0 (2026-06-16)
+++ v1 (2026-09-26)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>R1-48/2025</t>
   </si>
   <si>
-    <t>Dopis od 07.05.2026.; Podnesak od 05.05.2026.; Prilog od: 05.05.2026.; Dopis od 29.04.2026.; Podnesak od 30.03.2026.; Prilog od: 30.03.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Saša Čivić 20547918235</t>
   </si>
   <si>
-    <t>12.06.2026. 08:21:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/58d39cf9-1ee6-45a3-a865-52e810938480/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 13:59:40</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad661741-6c4b-4d70-9bef-20e81aa7571c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad661741-6c4b-4d70-9bef-20e81aa7571c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=R1&amp;predmet=48&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>