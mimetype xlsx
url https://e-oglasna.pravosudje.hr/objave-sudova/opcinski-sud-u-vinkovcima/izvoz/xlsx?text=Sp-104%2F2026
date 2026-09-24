--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-104/2026</t>
   </si>
   <si>
     <t>Rješenje od 07.07.2026.</t>
   </si>
   <si>
     <t>Josip Maslać</t>
   </si>
   <si>
     <t>Ivana Gundulića 7, 32271 Andrijaševci, Hrvatska</t>
   </si>
   <si>
     <t>68034842595</t>
   </si>
   <si>
-    <t>Josip Maslać 68034842595; Svim zainteresiranim</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/77753235-49e8-4b0c-a659-418b0ec9f5c3</t>
+    <t>Josip Maslać 68034842595</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:35:48</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/669b985f-ff33-4884-88fb-279d2159bbc1</t>
   </si>
   <si>
     <t>Rješenje o zaključenju jednostavnog postupka stečaja potrošača.pdf O393O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/77753235-49e8-4b0c-a659-418b0ec9f5c3/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/669b985f-ff33-4884-88fb-279d2159bbc1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>