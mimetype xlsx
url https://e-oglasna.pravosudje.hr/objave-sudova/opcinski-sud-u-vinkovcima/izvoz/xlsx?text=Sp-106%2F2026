--- v0 (2026-06-04)
+++ v1 (2026-10-02)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-106/2026</t>
   </si>
   <si>
-    <t>Oglas od 02.06.2026.</t>
+    <t>Rješenje od 02.10.2026.</t>
   </si>
   <si>
     <t>Marija Ilišević</t>
   </si>
   <si>
     <t>Josipa Kozarca 23, 32274 Štitar, Hrvatska</t>
   </si>
   <si>
     <t>03200717986</t>
   </si>
   <si>
     <t>Marija Ilišević 03200717986; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
-    <t>02.06.2026. 14:00:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/99698077-666e-487a-af86-b3100f488b5f/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 11:35:52</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ebe30b-5f60-47fb-b137-c9681001d540</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56ebe30b-5f60-47fb-b137-c9681001d540/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=106&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>