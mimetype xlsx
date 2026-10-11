--- v0 (2026-07-30)
+++ v1 (2026-10-11)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-133/2026</t>
   </si>
   <si>
     <t>Rješenje od 20.07.2026.</t>
   </si>
   <si>
     <t>Renata Lončarević</t>
   </si>
   <si>
     <t>Vatroslava Lisinskog 14, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>00421719435</t>
   </si>
   <si>
-    <t>Renata Lončarević 00421719435; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ec61311c-6f03-4042-a894-5d678493dad8</t>
+    <t>Cornix grupa d.o.o.; Renata Lončarević 00421719435</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:09:52</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04766f6-b375-4421-b111-ea62bc82d681</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ec61311c-6f03-4042-a894-5d678493dad8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04766f6-b375-4421-b111-ea62bc82d681/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>