--- v0 (2026-07-30)
+++ v1 (2026-09-30)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-135/2026</t>
   </si>
   <si>
     <t>Rješenje od 20.07.2026.</t>
   </si>
   <si>
     <t>Jiawei Xia</t>
   </si>
   <si>
     <t>Duga Ulica 51, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>74506537641</t>
   </si>
   <si>
-    <t>Jiawei Xia 74506537641; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9c839a81-48fa-494d-8c28-b58a6d07b114</t>
+    <t>Jiawei Xia 74506537641</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:05:33</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3accd082-8944-46cf-8131-bec69c914fa1</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9c839a81-48fa-494d-8c28-b58a6d07b114/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3accd082-8944-46cf-8131-bec69c914fa1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>