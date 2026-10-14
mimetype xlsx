--- v0 (2026-07-30)
+++ v1 (2026-10-14)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-141/2026</t>
   </si>
   <si>
     <t>Rješenje od 20.07.2026.</t>
   </si>
   <si>
     <t>Blanka Verinac</t>
   </si>
   <si>
     <t>Vukovarska 160 A, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>84016504924</t>
   </si>
   <si>
-    <t>Blanka Verinac 84016504924; e oglsna ploča / ULOGA: vjerovnici potrošača</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599</t>
+    <t>Blanka Verinac 84016504924</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:23:07</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7994afad-ed13-4b53-b80e-a76e7145a378</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7994afad-ed13-4b53-b80e-a76e7145a378/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>