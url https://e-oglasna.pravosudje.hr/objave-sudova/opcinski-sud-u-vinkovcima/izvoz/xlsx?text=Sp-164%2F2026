--- v0 (2026-05-02)
+++ v1 (2026-07-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-164/2026</t>
   </si>
   <si>
-    <t>Oglas od 21.04.2026.</t>
+    <t>Rješenje od 17.07.2026.</t>
   </si>
   <si>
     <t>Ante Škarica</t>
   </si>
   <si>
     <t>Bošnjaci 50, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>24782556649</t>
   </si>
   <si>
-    <t>Ante Škarica 24782556649; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/432f1294-1864-44b2-a539-85d8ae70d753/dokumenti/preuzimanje</t>
+    <t>Ante Škarica 24782556649; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:54:38</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>