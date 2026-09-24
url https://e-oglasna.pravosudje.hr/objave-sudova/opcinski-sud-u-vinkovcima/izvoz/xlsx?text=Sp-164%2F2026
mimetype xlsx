--- v1 (2026-07-22)
+++ v2 (2026-09-24)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-164/2026</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2026.</t>
   </si>
   <si>
     <t>Ante Škarica</t>
   </si>
   <si>
     <t>Bošnjaci 50, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>24782556649</t>
   </si>
   <si>
-    <t>Ante Škarica 24782556649; Svim zainteresiranim</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c</t>
+    <t>Ante Škarica 24782556649</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:34:26</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c5108c0-02c5-488c-a36f-605cb6022b1e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c5108c0-02c5-488c-a36f-605cb6022b1e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>