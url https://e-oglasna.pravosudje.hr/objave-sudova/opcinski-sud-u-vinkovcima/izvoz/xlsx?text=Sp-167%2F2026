--- v0 (2026-07-22)
+++ v1 (2026-09-30)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-167/2026</t>
   </si>
   <si>
     <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
     <t>Kimete Beriša</t>
   </si>
   <si>
     <t>Ćirila I Metoda 47, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>53025427515</t>
   </si>
   <si>
-    <t>Kimete Beriša 53025427515; Svim zainteresiranim</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/236119a5-9d63-485b-8561-e647bcfa51f8</t>
+    <t>Kimete Beriša 53025427515</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:33:20</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f4a86cf-1f04-4522-9550-0a8b8e652570</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/236119a5-9d63-485b-8561-e647bcfa51f8/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f4a86cf-1f04-4522-9550-0a8b8e652570/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
   </si>
   <si>
     <t>Oglas od 22.04.2026.</t>
   </si>
   <si>
     <t>Kimete Beriša 53025427515; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>22.04.2026. 08:12:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 