--- v0 (2026-05-31)
+++ v1 (2026-07-24)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-171/2026</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Franjo Nadarević</t>
   </si>
   <si>
     <t>Petra Preradovića 85, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>20968580182</t>
   </si>
   <si>
-    <t>Franjo Nadarević 20968580182; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cefe69a5-d320-4844-8189-9692d33b0d1a/dokumenti/preuzimanje</t>
+    <t>Franjo Nadarević 20968580182; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:45:21</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>