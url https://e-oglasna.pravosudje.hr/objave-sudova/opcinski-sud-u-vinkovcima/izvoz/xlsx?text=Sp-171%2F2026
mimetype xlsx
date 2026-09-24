--- v1 (2026-07-24)
+++ v2 (2026-09-24)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-171/2026</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Franjo Nadarević</t>
   </si>
   <si>
     <t>Petra Preradovića 85, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>20968580182</t>
   </si>
   <si>
-    <t>Franjo Nadarević 20968580182; Svim zainteresiranim</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab</t>
+    <t>Franjo Nadarević 20968580182</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:42:37</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b911cc1a-851e-4efb-bc09-f1d6b9e82b1d</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b911cc1a-851e-4efb-bc09-f1d6b9e82b1d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>