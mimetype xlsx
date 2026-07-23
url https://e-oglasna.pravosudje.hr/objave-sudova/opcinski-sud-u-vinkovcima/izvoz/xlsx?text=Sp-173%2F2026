--- v0 (2026-05-05)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-173/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.04.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Marko Vestić</t>
   </si>
   <si>
     <t>Vukovarska 84, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>58597906737</t>
   </si>
   <si>
-    <t>Marko Vestić 58597906737; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c203b429-4a3d-4eb5-bda8-6db67f44d7ec/dokumenti/preuzimanje</t>
+    <t>Marko Vestić 58597906737; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:29:17</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>