--- v1 (2026-07-23)
+++ v2 (2026-09-24)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-173/2026</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Marko Vestić</t>
   </si>
   <si>
     <t>Vukovarska 84, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>58597906737</t>
   </si>
   <si>
-    <t>Marko Vestić 58597906737; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878</t>
+    <t>Marko Vestić 58597906737</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:41:13</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4b9e21-9435-4734-bddd-092686993d97</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4b9e21-9435-4734-bddd-092686993d97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>