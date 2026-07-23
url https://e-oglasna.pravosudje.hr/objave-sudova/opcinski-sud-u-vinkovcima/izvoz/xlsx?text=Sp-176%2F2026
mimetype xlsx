--- v0 (2026-05-02)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-176/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.04.2026.</t>
+    <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Ena Peraica</t>
   </si>
   <si>
     <t>Matije Ivanića 1, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>04250191634</t>
   </si>
   <si>
-    <t>Ena Peraica 04250191634; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/391fb324-67f2-4b75-804c-cf224fee3993/dokumenti/preuzimanje</t>
+    <t>Ena Peraica 04250191634; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:19:20</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39c7b8a-3d10-46f5-9daf-68e0fad1a36e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39c7b8a-3d10-46f5-9daf-68e0fad1a36e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>