--- v0 (2026-07-30)
+++ v1 (2026-10-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-207/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.07.2026.</t>
+    <t>Rješenje od 24.09.2026.</t>
   </si>
   <si>
     <t>Mario Mišić</t>
   </si>
   <si>
     <t>Panonska 18, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>77914205201</t>
   </si>
   <si>
-    <t>Mario Mišić 77914205201; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0/dokumenti/preuzimanje</t>
+    <t>Mario Mišić 77914205201; svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:51:59</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0939cfbb-e8ab-41e4-856a-8d3901208e5d</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0939cfbb-e8ab-41e4-856a-8d3901208e5d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>