--- v0 (2026-06-16)
+++ v1 (2026-10-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-214/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.06.2026.</t>
+    <t>Rješenje od 22.10.2026.</t>
   </si>
   <si>
     <t>Ivan Falz</t>
   </si>
   <si>
     <t>Toljani 19, 32257 Drenovci, Hrvatska</t>
   </si>
   <si>
     <t>94770425493</t>
   </si>
   <si>
     <t>Ivan Falz 94770425493; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
-    <t>16.06.2026. 13:58:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/086b072c-5786-48e9-9ad2-b5a4c700b734/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 14:12:12</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f44b605-56aa-4494-b18a-8489c97724cc</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f44b605-56aa-4494-b18a-8489c97724cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=214&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>