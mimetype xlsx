--- v0 (2026-07-30)
+++ v1 (2026-10-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-224/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Prijedlog od 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.</t>
   </si>
   <si>
     <t>Krunoslava Lacić</t>
   </si>
   <si>
     <t>Kneza Trpimira 10, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>63826940886</t>
   </si>
   <si>
-    <t>Krunoslava Lacić 63826940886; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41/dokumenti/preuzimanje</t>
+    <t>Krunoslava Lacić 63826940886; svim zaintersiranim</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:50:25</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81a201dc-2a47-40dc-88ce-6f08937333af</t>
+  </si>
+  <si>
+    <t>Prijedlog za provedbu jednostavnog postupka stečaja potrošača.pdf P17P; Prilog Sp-224_2026-1-1 - Obavijest potrošaču o objavi Poziva na eOglasnoj ploči.pdf; Prilog Sp-224_2026-1-2 - Povratnica.pdf; Prilog Sp-224_2026-1-3 - Poziv na očitovanje.pdf; Prilog Sp-224_2026-1-4 - Potvrda objave poziva.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81a201dc-2a47-40dc-88ce-6f08937333af/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>