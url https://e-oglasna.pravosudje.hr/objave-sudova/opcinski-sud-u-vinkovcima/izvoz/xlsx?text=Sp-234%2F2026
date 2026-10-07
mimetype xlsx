--- v0 (2026-07-30)
+++ v1 (2026-10-07)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-234/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.07.2026.</t>
+    <t>Rješenje od 28.09.2026.</t>
   </si>
   <si>
     <t>Robert Tušek</t>
   </si>
   <si>
     <t>Vinkovačka 82, 32280 Jarmina, Hrvatska</t>
   </si>
   <si>
     <t>71356369878</t>
   </si>
   <si>
-    <t>Robert Tušek 71356369878; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9/dokumenti/preuzimanje</t>
+    <t>Robert Tušek 71356369878; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:10:44</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7313a365-c729-4d30-ba81-a9a0993ad265</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7313a365-c729-4d30-ba81-a9a0993ad265/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>