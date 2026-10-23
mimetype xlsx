--- v0 (2026-06-16)
+++ v1 (2026-10-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-240/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.06.2026.</t>
+    <t>Rješenje od 22.10.2026.</t>
   </si>
   <si>
     <t>Toni Golubović</t>
   </si>
   <si>
     <t>Matije Gupca 74, 32263 Đurići, Hrvatska</t>
   </si>
   <si>
     <t>92586478052</t>
   </si>
   <si>
     <t>Toni Golubović 92586478052; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
-    <t>16.06.2026. 14:02:24</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/52a8c9a5-8e6c-4126-854d-835fe72b7b28/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 13:35:51</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144fdf1a-7dab-4693-b490-6cb6d11433d1</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144fdf1a-7dab-4693-b490-6cb6d11433d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=240&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>