--- v0 (2026-07-30)
+++ v1 (2026-10-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-246/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.07.2026.</t>
+    <t>Rješenje od 15.10.2026.</t>
   </si>
   <si>
     <t>Branimir Bošnjak</t>
   </si>
   <si>
     <t>Zeleni Vijenac 14, 32212 Gaboš, Hrvatska</t>
   </si>
   <si>
     <t>07184515085</t>
   </si>
   <si>
-    <t>Branimir Bošnjak 07184515085; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971/dokumenti/preuzimanje</t>
+    <t>Branimir Bošnjak 07184515085; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:47:38</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd375a5-12e4-44b9-afac-0515b1fa74cb</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd375a5-12e4-44b9-afac-0515b1fa74cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=246&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>