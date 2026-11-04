--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-252/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.07.2026.</t>
+    <t>Rješenje od 26.10.2026.</t>
   </si>
   <si>
     <t>Fatima Gushani</t>
   </si>
   <si>
     <t>Julije Klović 9, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>83400149178</t>
   </si>
   <si>
-    <t>Fatima Gushani 83400149178; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf/dokumenti/preuzimanje</t>
+    <t>Fatima Gushani 83400149178; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:02:53</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8f58ee-3546-4df4-8b1d-f3758aa6b21b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b8f58ee-3546-4df4-8b1d-f3758aa6b21b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>