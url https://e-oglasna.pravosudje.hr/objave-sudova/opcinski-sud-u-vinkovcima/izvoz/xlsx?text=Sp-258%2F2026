--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-258/2026</t>
   </si>
   <si>
-    <t>Oglas od 24.07.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>Marija Lerner</t>
   </si>
   <si>
     <t>Kralja Tomislava 18, 32221 Nuštar, Hrvatska</t>
   </si>
   <si>
     <t>01390766344</t>
   </si>
   <si>
-    <t>Marija Lerner 01390766344; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d42738c3-4d8e-4f96-916d-0d61a4a1f2ad/dokumenti/preuzimanje</t>
+    <t>Marija Lerner 01390766344; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:16:26</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8a2f3b6-05ea-48c2-a69c-f21154879974</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8a2f3b6-05ea-48c2-a69c-f21154879974/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=258&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>