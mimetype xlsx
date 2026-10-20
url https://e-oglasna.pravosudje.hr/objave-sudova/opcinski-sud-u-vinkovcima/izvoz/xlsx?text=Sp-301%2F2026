--- v0 (2026-07-25)
+++ v1 (2026-10-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-301/2026</t>
   </si>
   <si>
-    <t>Prilog od: 08.07.2026.; Oglas od 08.07.2026.</t>
+    <t>Rješenje od 30.09.2026.</t>
   </si>
   <si>
     <t>Marko Jakovljević</t>
   </si>
   <si>
     <t>Matije Gupca 20, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>20028897516</t>
   </si>
   <si>
-    <t>Marko Jakovljević 20028897516; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e429e999-9c2c-4c7f-8d58-a1010c7e7137/dokumenti/preuzimanje</t>
+    <t>Marko Jakovljević 20028897516; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:05:30</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/130878f1-71da-4e5d-a418-a1f8c1e57109</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/130878f1-71da-4e5d-a418-a1f8c1e57109/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=301&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>