--- v0 (2026-07-09)
+++ v1 (2026-10-14)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-302/2026</t>
   </si>
   <si>
-    <t>Oglas od 09.07.2026.</t>
+    <t>Rješenje od 30.09.2026.</t>
   </si>
   <si>
     <t>Isa Ibrahimi</t>
   </si>
   <si>
     <t>Matije Gupca 1, 32271 Andrijaševci, Hrvatska</t>
   </si>
   <si>
     <t>37128224288</t>
   </si>
   <si>
-    <t>Isa Ibrahimi 37128224288; Vjerovnici potrošača / ULOGA: Ostalo</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/792b5547-48c9-4f36-8aa8-bc5b91e8f728/dokumenti/preuzimanje</t>
+    <t>Isa Ibrahimi 37128224288; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:17:38</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6164ddc6-eceb-4eba-88bc-87cb453fa307</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6164ddc6-eceb-4eba-88bc-87cb453fa307/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=302&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>