--- v0 (2026-07-25)
+++ v1 (2026-09-30)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>Sp-96/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Jurušić</t>
   </si>
   <si>
     <t>Alojzija Stepinca 119, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>41219749995</t>
   </si>
   <si>
-    <t>Svim zainteresiranim; Tomislav Jurušić 41219749995</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/826fbc05-ea4f-417f-be92-006b514079b9</t>
+    <t>Tomislav Jurušić 41219749995</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:35:05</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d025592a-6a01-4524-a7a1-38566c40d6a4</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/826fbc05-ea4f-417f-be92-006b514079b9/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d025592a-6a01-4524-a7a1-38566c40d6a4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>